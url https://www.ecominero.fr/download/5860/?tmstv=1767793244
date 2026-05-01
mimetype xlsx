--- v0 (2026-03-04)
+++ v1 (2026-05-01)
@@ -8,94 +8,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ecominero.sharepoint.com/sites/Leswinneuses/Shared Documents/General/Marketing/Fiches réflexes/Aval/Excel déclaration des déchets/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\TatianaJaramilloMari\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="36" documentId="8_{E872786E-725C-4BE2-9056-33AD3E28CF36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9C89273D-6B0C-462E-AE07-3D33E82C0078}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B701EBBD-58B3-4D08-B850-E4C5A56B761D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1650" yWindow="-14550" windowWidth="21600" windowHeight="11715" tabRatio="701" activeTab="3" xr2:uid="{ABADCD57-7049-47B0-9DE4-33DA6FC82B9D}"/>
+    <workbookView xWindow="-110" yWindow="-10910" windowWidth="19420" windowHeight="11020" tabRatio="701" xr2:uid="{ABADCD57-7049-47B0-9DE4-33DA6FC82B9D}"/>
   </bookViews>
   <sheets>
     <sheet name="Template de registre" sheetId="4" r:id="rId1"/>
     <sheet name="Format des champs" sheetId="6" r:id="rId2"/>
     <sheet name="Liste variables attendues" sheetId="8" r:id="rId3"/>
     <sheet name="Liste messages erreur" sheetId="7" r:id="rId4"/>
     <sheet name="EXEMPLE - Registre ATTENDU" sheetId="9" r:id="rId5"/>
     <sheet name="DND sortant" sheetId="2" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Liste messages erreur'!$A$7:$B$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Liste messages erreur'!$A$7:$B$26</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="618" uniqueCount="338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="659" uniqueCount="352">
   <si>
     <t>Nom du champ</t>
   </si>
   <si>
     <t>codeDechet </t>
   </si>
   <si>
     <t>denominationUsuelle </t>
   </si>
   <si>
     <t>dechetPOP </t>
   </si>
   <si>
     <t>quantite </t>
   </si>
   <si>
     <t>unite </t>
   </si>
   <si>
     <t>producteur.raisonSociale </t>
   </si>
   <si>
     <t>producteur.siret </t>
   </si>
   <si>
@@ -733,53 +733,50 @@
     <t>BL230417A10006</t>
   </si>
   <si>
     <t>04241006</t>
   </si>
   <si>
     <t>BL230424X10005</t>
   </si>
   <si>
     <t>04211005</t>
   </si>
   <si>
     <t>BL230421F10004</t>
   </si>
   <si>
     <t>04101004</t>
   </si>
   <si>
     <t>BL230410U10003</t>
   </si>
   <si>
     <t>04191002</t>
   </si>
   <si>
     <t>BL230419B10001</t>
-  </si>
-[...1 lines deleted...]
-    <t>Le tonnage est au-dessus du seuil accepté par livraison pour les particuliers.</t>
   </si>
   <si>
     <t>Code traitement</t>
   </si>
   <si>
     <t>Qualification Traitement final</t>
   </si>
   <si>
     <t>R5</t>
   </si>
   <si>
     <t>R13</t>
   </si>
   <si>
     <t>RECYCLAGE</t>
   </si>
   <si>
     <t>VALORISATION</t>
   </si>
   <si>
     <t>Recyclage ou récupération</t>
   </si>
   <si>
     <t>Stockage de déchets préalablement à l'une des opérations R1 à R12</t>
   </si>
@@ -1116,69 +1113,114 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Format 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Montserrat"/>
       </rPr>
       <t>(en cas d'erreur de format, le code 104 sera affiché</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Montserrat"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
+    <t>Au moins un champ ne respecte par le format demandé : cellule(s) affichée(s) en #ERREUR#. Merci de vous conférer à l'onglet "Format des champs" du Template de déclaration.</t>
+  </si>
+  <si>
     <t>Le SIRET Producteur ou Expéditeur n'est pas reconnu dans la base de l'INSEE. Vérifiez qu'il est correctement saisi.</t>
   </si>
   <si>
     <t>Pour vous aider, consultez la FAQ, rubrique Opérateurs de déchets / Déclaration des déchets collectés.</t>
   </si>
   <si>
     <t>Seules les lignes du registre acceptées (en vert) par l'application sont intégrées aux calculs de soutien d'Ecominéro.</t>
   </si>
   <si>
     <t>Cette réception de déchets n'est pas prise en charge par Ecominéro. Motif : Le SIRET correspond à un gestionnaire de déchet.
 Ou
 Ce type de Producteur, centrale à béton, ne doit apporter que du béton durci en centrale (17010103).</t>
   </si>
   <si>
     <t>Les SIRET Producteur (maitre d’ouvrage) et Expéditeur (entreprise de travaux) sont identiques.
 Chaque ligne d’apport doit obligatoirement mentionner ces deux acteurs (exceptions : chantiers ≤ 3,5t ou béton durci en centrale 17010103).</t>
   </si>
   <si>
-    <t>Au moins un champ ne respecte par le format demandé : cellule(s) affichée(s) en #ERREUR#. Merci de vous référer à l'onglet "Format des champs" du Template de déclaration.</t>
+    <t>BL230415U10009</t>
+  </si>
+  <si>
+    <t>CE-061201SA</t>
+  </si>
+  <si>
+    <t>65 Rue de Clichy</t>
+  </si>
+  <si>
+    <t>CLICHY</t>
+  </si>
+  <si>
+    <t>Joe Dupont</t>
+  </si>
+  <si>
+    <t>11111111111111</t>
+  </si>
+  <si>
+    <t>56789123456789</t>
+  </si>
+  <si>
+    <t>76 Rue de Paris</t>
+  </si>
+  <si>
+    <t>PARIS</t>
+  </si>
+  <si>
+    <t>Claire Romain</t>
+  </si>
+  <si>
+    <t>CE-061224OM</t>
+  </si>
+  <si>
+    <t>121A</t>
+  </si>
+  <si>
+    <t>121B</t>
+  </si>
+  <si>
+    <t>Le tonnage déclaré excède le seuil autorisé par livraison pour un particulier identifié comme « Producteur du déchet ».</t>
+  </si>
+  <si>
+    <t>Le tonnage déclaré excède le seuil autorisé par livraison pour un particulier identifié comme « Expéditeur du déchet ».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
@@ -1325,51 +1367,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1468,97 +1510,100 @@
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Lien hypertexte" xfId="7" builtinId="8"/>
     <cellStyle name="Milliers" xfId="2" builtinId="3"/>
     <cellStyle name="Milliers 2" xfId="4" xr:uid="{F5CB1DA3-E50B-4ACE-9D48-C9B12CDE1E8B}"/>
     <cellStyle name="Milliers 2 2" xfId="6" xr:uid="{2C8A6A6F-85FF-4F92-B825-CE944BFE3FCA}"/>
     <cellStyle name="Milliers 3" xfId="5" xr:uid="{DB65AA83-5B6A-49F5-B468-1A3EB2AF5FB9}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{D2385F0B-2AC7-4623-9FC4-4F1A5C9D6B62}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{83A2630D-A356-4B1C-BEE3-D2C891F7A872}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0F3B94"/>
       <color rgb="FFFF5757"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>131295</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>784411</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>297703</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>19236</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Accolade fermante 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C51D267A-D1CC-7801-82F6-3E9274884387}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9387354" y="9278470"/>
           <a:ext cx="166408" cy="456266"/>
         </a:xfrm>
         <a:prstGeom prst="rightBrace">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
@@ -1570,126 +1615,126 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-FR" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>353734</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:colOff>350559</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1494</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47998</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>593911</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>44823</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Rectangle 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D1CC36F-980C-62FE-CBF8-1611981CF475}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9620999" y="8069729"/>
-          <a:ext cx="4588060" cy="472328"/>
+          <a:off x="9617824" y="8069729"/>
+          <a:ext cx="4255058" cy="469153"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:rPr>
             <a:t>Codes erreurs</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:rPr>
-            <a:t> appliqués à partir des apports du 9 février 2026</a:t>
+            <a:t> appliqués à partir de la déclaration de mars</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:rPr>
             <a:t>(mise en oeuvre du nouveau barème)</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100"/>
             <a:t>es</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1990,805 +2035,809 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aide.ecominero.fr/collections/Declaration-des-dechets-collectes-JJWWN9k1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09261B6B-45BA-4FB6-83C9-C47253211C37}">
   <dimension ref="A1:W1"/>
   <sheetViews>
-    <sheetView topLeftCell="N1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView tabSelected="1" topLeftCell="L1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="U75" sqref="U75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="25.7265625" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="25.81640625" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.7265625" style="29" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="23" max="16384" width="25.7265625" style="3"/>
+    <col min="1" max="1" width="24.81640625" style="29" customWidth="1"/>
+    <col min="2" max="18" width="24.81640625" style="3" customWidth="1"/>
+    <col min="19" max="19" width="24.81640625" style="29" customWidth="1"/>
+    <col min="20" max="20" width="24.81640625" style="3" customWidth="1"/>
+    <col min="21" max="21" width="24.81640625" style="29" customWidth="1"/>
+    <col min="22" max="22" width="24.81640625" style="3" customWidth="1"/>
+    <col min="23" max="16384" width="25.81640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="49.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:23" ht="49.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="31" t="s">
         <v>142</v>
       </c>
       <c r="B1" s="30" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="30" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D1" s="30" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="30" t="s">
         <v>109</v>
       </c>
       <c r="F1" s="30" t="s">
         <v>134</v>
       </c>
       <c r="G1" s="30" t="s">
         <v>135</v>
       </c>
       <c r="H1" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="I1" s="30" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="J1" s="30" t="s">
         <v>136</v>
       </c>
       <c r="K1" s="30" t="s">
         <v>110</v>
       </c>
       <c r="L1" s="30" t="s">
         <v>141</v>
       </c>
       <c r="M1" s="30" t="s">
         <v>138</v>
       </c>
       <c r="N1" s="30" t="s">
         <v>137</v>
       </c>
       <c r="O1" s="30" t="s">
+        <v>270</v>
+      </c>
+      <c r="P1" s="30" t="s">
         <v>271</v>
       </c>
-      <c r="P1" s="30" t="s">
+      <c r="Q1" s="30" t="s">
         <v>272</v>
       </c>
-      <c r="Q1" s="30" t="s">
+      <c r="R1" s="30" t="s">
         <v>273</v>
       </c>
-      <c r="R1" s="30" t="s">
+      <c r="S1" s="30" t="s">
         <v>274</v>
       </c>
-      <c r="S1" s="30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="U1" s="30" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="V1" s="30" t="s">
         <v>139</v>
       </c>
       <c r="W1" s="30" t="s">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94F30AFD-A526-4101-BEC5-F62617050DCE}">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="27.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="27.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="32.54296875" customWidth="1"/>
     <col min="3" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="60" style="37" customWidth="1"/>
     <col min="7" max="7" width="53.08984375" customWidth="1"/>
-    <col min="8" max="8" width="25.26953125" customWidth="1"/>
+    <col min="8" max="8" width="25.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B1" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B2" s="8" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B3" s="8" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B4" s="8" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B5" s="8" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B7" s="7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="49.5" x14ac:dyDescent="0.45">
       <c r="A8" s="50" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>145</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>146</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>147</v>
       </c>
       <c r="F8" s="39" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="39" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="H8" s="38" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A9" s="13" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E9" s="13">
         <v>1</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>149</v>
       </c>
       <c r="G9" s="14" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="H9" s="15">
         <v>12345678900011</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A10" s="13" t="s">
         <v>158</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>148</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E10" s="13">
         <v>2</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>150</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>151</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A11" s="13" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E11" s="13">
         <v>3</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>153</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>151</v>
       </c>
       <c r="H11" s="16" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A12" s="13" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E12" s="13">
         <v>4</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>155</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>151</v>
       </c>
       <c r="H12" s="16" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A13" s="13" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>109</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E13" s="13">
         <v>5</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>157</v>
       </c>
       <c r="G13" s="14" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="H13" s="16" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A14" s="13" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E14" s="13">
         <v>6</v>
       </c>
       <c r="F14" s="17" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>151</v>
       </c>
       <c r="H14" s="18">
         <v>185269</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A15" s="40" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="13">
         <v>7</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>159</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>160</v>
       </c>
       <c r="H15" s="19">
         <v>44844</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="115.5" x14ac:dyDescent="0.45">
       <c r="A16" s="13" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E16" s="24">
         <v>8</v>
       </c>
       <c r="F16" s="17" t="s">
+        <v>258</v>
+      </c>
+      <c r="G16" s="14" t="s">
         <v>259</v>
       </c>
-      <c r="G16" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" s="19" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="66" x14ac:dyDescent="0.45">
       <c r="A17" s="13" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E17" s="24">
         <v>9</v>
       </c>
       <c r="F17" s="17" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G17" s="14" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="H17" s="19" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A18" s="13" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>161</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E18" s="13">
         <v>10</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>162</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="H18" s="16">
         <v>170101</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="49.5" x14ac:dyDescent="0.45">
       <c r="A19" s="13" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E19" s="13">
         <v>11</v>
       </c>
       <c r="F19" s="17" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="H19" s="16">
         <v>17010101</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A20" s="13" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E20" s="13">
         <v>12</v>
       </c>
       <c r="F20" s="17" t="s">
         <v>163</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>151</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A21" s="13" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E21" s="13">
         <v>13</v>
       </c>
       <c r="F21" s="17" t="s">
         <v>165</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="H21" s="20">
         <v>10.101000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="13">
         <v>14</v>
       </c>
       <c r="F22" s="17" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="G22" s="14" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A23" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="45">
         <v>15</v>
       </c>
       <c r="F23" s="23" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G23" s="46" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="H23" s="47" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A24" s="13" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E24" s="45">
         <v>16</v>
       </c>
       <c r="F24" s="23" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="G24" s="46" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="H24" s="47">
         <v>51200</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A25" s="13" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="45">
         <v>17</v>
       </c>
       <c r="F25" s="23" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="G25" s="46" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="H25" s="23" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A26" s="13" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B26" s="11" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="45">
         <v>18</v>
       </c>
       <c r="F26" s="23" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G26" s="46" t="s">
         <v>151</v>
       </c>
       <c r="H26" s="23" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A27" s="13" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B27" s="11" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="45">
         <v>19</v>
       </c>
       <c r="F27" s="23" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="G27" s="46" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="H27" s="48">
         <v>21510212000015</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A28" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="49" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="45">
         <v>20</v>
       </c>
       <c r="F28" s="23" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G28" s="46" t="s">
         <v>151</v>
       </c>
       <c r="H28" s="47" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A29" s="13" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B29" s="49" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="45">
         <v>21</v>
       </c>
       <c r="F29" s="23" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="G29" s="46" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="H29" s="48">
         <v>9585062400010</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A30" s="13" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="24">
         <v>22</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="14" t="s">
         <v>151</v>
       </c>
       <c r="H30" s="18" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="33" x14ac:dyDescent="0.45">
       <c r="A31" s="13" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="13">
         <v>23</v>
       </c>
       <c r="F31" s="17" t="s">
         <v>169</v>
       </c>
       <c r="G31" s="14" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="H31" s="18">
         <v>911870251</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.35">
       <c r="F32"/>
     </row>
     <row r="33" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B33" s="21"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="2:6" x14ac:dyDescent="0.35">
       <c r="F34"/>
     </row>
     <row r="35" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B35" s="22"/>
       <c r="F35"/>
     </row>
     <row r="36" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B36" s="22"/>
       <c r="F36"/>
     </row>
     <row r="37" spans="2:6" ht="16.5" x14ac:dyDescent="0.45">
       <c r="B37" s="22"/>
@@ -2831,57 +2880,57 @@
       <c r="F49"/>
     </row>
     <row r="50" spans="6:6" x14ac:dyDescent="0.35">
       <c r="F50"/>
     </row>
     <row r="51" spans="6:6" x14ac:dyDescent="0.35">
       <c r="F51"/>
     </row>
     <row r="52" spans="6:6" x14ac:dyDescent="0.35">
       <c r="F52"/>
     </row>
     <row r="53" spans="6:6" x14ac:dyDescent="0.35">
       <c r="F53"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{023C216D-E5F8-4858-96CA-BECBDF837021}">
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C27" sqref="C27"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="30.26953125" customWidth="1"/>
-    <col min="3" max="3" width="73.7265625" customWidth="1"/>
+    <col min="1" max="2" width="30.1796875" customWidth="1"/>
+    <col min="3" max="3" width="73.81640625" customWidth="1"/>
     <col min="10" max="10" width="16.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A1" s="9" t="s">
         <v>109</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A2" s="11" t="s">
         <v>158</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A3" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>182</v>
@@ -2900,1029 +2949,1181 @@
         <v>90</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A8" s="9" t="s">
         <v>110</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>17010101</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>189</v>
       </c>
       <c r="C9" s="23" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>17010102</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>190</v>
       </c>
       <c r="C10" s="23" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="33" x14ac:dyDescent="0.35">
       <c r="A11" s="26" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C11" s="23" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A12" s="26">
         <v>17010200</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>191</v>
       </c>
       <c r="C12" s="23" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A13" s="26">
         <v>17010301</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>192</v>
       </c>
       <c r="C13" s="23" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A14" s="26">
         <v>17010302</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>193</v>
       </c>
       <c r="C14" s="23" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="33" x14ac:dyDescent="0.35">
       <c r="A15" s="26">
         <v>17010701</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>194</v>
       </c>
       <c r="C15" s="23" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A16" s="26">
         <v>17030200</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>195</v>
       </c>
       <c r="C16" s="23" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="33" x14ac:dyDescent="0.35">
       <c r="A17" s="26">
         <v>17050402</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>196</v>
       </c>
       <c r="C17" s="23" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A18" s="26">
         <v>17050403</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>198</v>
       </c>
       <c r="C18" s="23" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A19" s="26" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="23" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C19" s="23"/>
     </row>
     <row r="21" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A21" s="25" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A22" s="11" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B22" s="23" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="66" x14ac:dyDescent="0.35">
       <c r="A23" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="B23" s="23" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="49.5" x14ac:dyDescent="0.35">
       <c r="A24" s="11" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B24" s="23" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A26" s="25" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="27" spans="1:3" ht="115.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:3" ht="99" x14ac:dyDescent="0.35">
       <c r="A27" s="11" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B27" s="23" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="49.5" x14ac:dyDescent="0.35">
       <c r="A28" s="11" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B28" s="23" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BD4709D-399D-44F6-B0A8-7D4FE7588CDA}">
-  <dimension ref="A1:C29"/>
+  <dimension ref="A1:C30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+    <sheetView topLeftCell="A15" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.90625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.7265625" customWidth="1"/>
+    <col min="1" max="1" width="20.1796875" customWidth="1"/>
+    <col min="2" max="2" width="112.1796875" customWidth="1"/>
+    <col min="3" max="3" width="24.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A1" s="7" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A2" s="8" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A3" s="8" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A4" s="8" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A5" s="34" t="s">
         <v>333</v>
       </c>
       <c r="B5" s="35"/>
       <c r="C5" s="36" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="16.5" x14ac:dyDescent="0.45">
-      <c r="A7" s="32" t="s">
+      <c r="A7" s="9" t="s">
         <v>173</v>
       </c>
       <c r="B7" s="32" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="8" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A8" s="11">
         <v>101</v>
       </c>
       <c r="B8" s="33" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3" s="41" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="11">
         <v>102</v>
       </c>
       <c r="B9" s="43" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C9" s="42"/>
     </row>
     <row r="10" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A10" s="11">
         <v>103</v>
       </c>
       <c r="B10" s="43" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C10" s="42"/>
     </row>
     <row r="11" spans="1:3" s="41" customFormat="1" ht="37" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="11">
         <v>104</v>
       </c>
       <c r="B11" s="33" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="C11" s="42"/>
     </row>
     <row r="12" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A12" s="11">
         <v>108</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>175</v>
       </c>
       <c r="C12" s="42"/>
     </row>
     <row r="13" spans="1:3" s="41" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A13" s="11">
         <v>109</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>176</v>
       </c>
       <c r="C13" s="42"/>
     </row>
     <row r="14" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A14" s="11">
         <v>112</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>177</v>
       </c>
       <c r="C14" s="42"/>
     </row>
     <row r="15" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A15" s="11">
         <v>113</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>178</v>
       </c>
       <c r="C15" s="42"/>
     </row>
     <row r="16" spans="1:3" s="41" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A16" s="11">
         <v>114</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C16" s="42"/>
     </row>
     <row r="17" spans="1:3" s="41" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A17" s="11">
         <v>116</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>179</v>
       </c>
       <c r="C17" s="42"/>
     </row>
     <row r="18" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A18" s="11">
         <v>117</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>332</v>
       </c>
       <c r="C18" s="42"/>
     </row>
     <row r="19" spans="1:3" s="41" customFormat="1" ht="66" x14ac:dyDescent="0.35">
       <c r="A19" s="11">
         <v>118</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>335</v>
       </c>
       <c r="C19" s="42"/>
     </row>
     <row r="20" spans="1:3" s="41" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A20" s="11">
         <v>119</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C20" s="42"/>
     </row>
     <row r="21" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A21" s="11">
         <v>120</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>180</v>
       </c>
       <c r="C21" s="42"/>
     </row>
-    <row r="22" spans="1:3" s="41" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>121</v>
+    <row r="22" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A22" s="11" t="s">
+        <v>348</v>
       </c>
       <c r="B22" s="33" t="s">
-        <v>226</v>
+        <v>350</v>
       </c>
       <c r="C22" s="42"/>
     </row>
     <row r="23" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
-      <c r="A23" s="11">
+      <c r="A23" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="B23" s="33" t="s">
+        <v>351</v>
+      </c>
+      <c r="C23" s="42"/>
+    </row>
+    <row r="24" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A24" s="11">
         <v>122</v>
       </c>
-      <c r="B23" s="33" t="s">
+      <c r="B24" s="33" t="s">
+        <v>297</v>
+      </c>
+      <c r="C24" s="42"/>
+    </row>
+    <row r="25" spans="1:3" s="41" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="11">
+        <v>123</v>
+      </c>
+      <c r="B25" s="51" t="s">
         <v>298</v>
       </c>
-      <c r="C23" s="42"/>
-[...11 lines deleted...]
-      <c r="A25" s="11">
+      <c r="C25" s="42"/>
+    </row>
+    <row r="26" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A26" s="11">
         <v>124</v>
       </c>
-      <c r="B25" s="51" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B26" s="51" t="s">
+        <v>261</v>
+      </c>
+      <c r="C26" s="42"/>
     </row>
     <row r="27" spans="1:3" s="41" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A27" s="11">
+        <v>125</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" s="41" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="11">
         <v>126</v>
       </c>
-      <c r="B27" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="11">
+      <c r="B28" s="23" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" s="41" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A29" s="11">
         <v>127</v>
       </c>
-      <c r="B28" s="44" t="s">
-[...5 lines deleted...]
-      <c r="A29" s="11">
+      <c r="B29" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="C29" s="42"/>
+    </row>
+    <row r="30" spans="1:3" s="41" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="11">
         <v>130</v>
       </c>
-      <c r="B29" s="44" t="s">
+      <c r="B30" s="44" t="s">
         <v>336</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:B25" xr:uid="{8BD4709D-399D-44F6-B0A8-7D4FE7588CDA}"/>
+  <autoFilter ref="A7:B26" xr:uid="{8BD4709D-399D-44F6-B0A8-7D4FE7588CDA}"/>
   <hyperlinks>
     <hyperlink ref="C5" r:id="rId1" xr:uid="{412BA90E-ABEF-4798-BF11-42675059A724}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2D51060-07AB-4AFD-92E4-A83D6F674F80}">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="J12" sqref="J12"/>
+    <sheetView topLeftCell="J1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="25.7265625" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="25.81640625" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="35.26953125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="43.26953125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="35.1796875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="43.1796875" style="3" customWidth="1"/>
     <col min="3" max="3" width="33.81640625" style="3" customWidth="1"/>
     <col min="4" max="4" width="20.453125" style="3" customWidth="1"/>
     <col min="5" max="5" width="17.453125" style="3" customWidth="1"/>
     <col min="6" max="6" width="18.1796875" style="3" customWidth="1"/>
     <col min="7" max="9" width="27.54296875" style="3" customWidth="1"/>
     <col min="10" max="10" width="31.453125" style="3" customWidth="1"/>
     <col min="11" max="11" width="24" style="3" customWidth="1"/>
     <col min="12" max="12" width="28" style="3" customWidth="1"/>
     <col min="13" max="13" width="20.453125" style="3" customWidth="1"/>
     <col min="14" max="14" width="17.1796875" style="3" customWidth="1"/>
     <col min="15" max="15" width="23.81640625" style="3" customWidth="1"/>
-    <col min="16" max="17" width="17.1796875" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="19.7265625" style="3" customWidth="1"/>
+    <col min="16" max="16" width="17.1796875" style="3" customWidth="1"/>
+    <col min="17" max="17" width="19.54296875" style="3" customWidth="1"/>
+    <col min="18" max="18" width="24.81640625" style="3" customWidth="1"/>
+    <col min="19" max="19" width="20.1796875" style="3" customWidth="1"/>
+    <col min="20" max="20" width="19.81640625" style="3" customWidth="1"/>
     <col min="21" max="21" width="17.1796875" style="3" customWidth="1"/>
     <col min="22" max="22" width="32.453125" style="3" customWidth="1"/>
     <col min="23" max="23" width="25.453125" style="3" customWidth="1"/>
-    <col min="24" max="16384" width="25.7265625" style="3"/>
+    <col min="24" max="16384" width="25.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="60" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>134</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>135</v>
       </c>
       <c r="H1" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="I1" s="4" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>136</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O1" s="49" t="s">
+        <v>270</v>
+      </c>
+      <c r="P1" s="49" t="s">
         <v>271</v>
       </c>
-      <c r="P1" s="49" t="s">
+      <c r="Q1" s="49" t="s">
         <v>272</v>
       </c>
-      <c r="Q1" s="49" t="s">
+      <c r="R1" s="49" t="s">
         <v>273</v>
       </c>
-      <c r="R1" s="49" t="s">
+      <c r="S1" s="49" t="s">
         <v>274</v>
       </c>
-      <c r="S1" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" s="49" t="s">
+        <v>294</v>
+      </c>
+      <c r="U1" s="49" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>139</v>
       </c>
       <c r="W1" s="4" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="27" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>211</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>224</v>
       </c>
       <c r="G2" s="28">
-        <v>45035</v>
+        <v>46100</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>186</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>191</v>
       </c>
       <c r="M2" s="3">
         <v>7.79</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>90</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="P2" s="3">
         <v>93400</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="R2" s="3" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="S2" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="S2" s="52" t="s">
         <v>202</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>205</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>204</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>201</v>
       </c>
       <c r="W2" s="3" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="27" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>212</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>158</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>222</v>
       </c>
       <c r="G3" s="28">
-        <v>45026</v>
+        <v>46091</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>206</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>187</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>192</v>
       </c>
       <c r="M3" s="3">
         <v>16.068999999999999</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>90</v>
       </c>
       <c r="O3" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="P3" s="3">
         <v>93200</v>
       </c>
       <c r="Q3" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="R3" s="3" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>56789123456789</v>
+        <v>293</v>
+      </c>
+      <c r="S3" s="52" t="s">
+        <v>343</v>
       </c>
       <c r="T3" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="U3" s="3" t="s">
         <v>202</v>
       </c>
       <c r="V3" s="3" t="s">
         <v>201</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="27" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>221</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>209</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>220</v>
       </c>
       <c r="G4" s="28">
-        <v>45037</v>
+        <v>46102</v>
       </c>
       <c r="H4" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="I4" s="3" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>208</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>185</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>190</v>
       </c>
       <c r="M4" s="3">
         <v>27.047999999999998</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>90</v>
       </c>
       <c r="O4" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="P4" s="3">
         <v>93400</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="R4" s="3" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="S4" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="S4" s="52" t="s">
         <v>202</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>205</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>204</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>201</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="27" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>209</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>158</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="G5" s="28">
-        <v>45040</v>
+        <v>46105</v>
       </c>
       <c r="H5" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="I5" s="3" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>208</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>185</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>190</v>
       </c>
       <c r="M5" s="3">
         <v>14.494999999999999</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>90</v>
       </c>
       <c r="O5" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="P5" s="3">
         <v>93400</v>
       </c>
       <c r="Q5" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="R5" s="3" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="S5" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="S5" s="52" t="s">
         <v>202</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>205</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>204</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>201</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="27" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>213</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>216</v>
       </c>
       <c r="G6" s="28">
-        <v>45033</v>
+        <v>46098</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>203</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>197</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>198</v>
       </c>
       <c r="M6" s="3">
         <v>23.988</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>90</v>
       </c>
       <c r="O6" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="P6" s="3">
         <v>93200</v>
       </c>
       <c r="Q6" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="R6" s="3" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>56789123456789</v>
+        <v>293</v>
+      </c>
+      <c r="S6" s="52" t="s">
+        <v>343</v>
       </c>
       <c r="T6" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>202</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>201</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="27" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>213</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>158</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>214</v>
       </c>
       <c r="G7" s="28">
-        <v>45031</v>
+        <v>46096</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="J7" s="3">
         <v>170504</v>
       </c>
       <c r="K7" s="3">
         <v>17050403</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>198</v>
       </c>
       <c r="M7" s="3">
         <v>7.3390000000000004</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>90</v>
       </c>
       <c r="O7" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="P7" s="3">
         <v>93200</v>
       </c>
       <c r="Q7" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="R7" s="3" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>56789123456789</v>
+        <v>293</v>
+      </c>
+      <c r="S7" s="52" t="s">
+        <v>343</v>
       </c>
       <c r="T7" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="U7" s="3" t="s">
         <v>202</v>
       </c>
       <c r="V7" s="3" t="s">
         <v>201</v>
       </c>
       <c r="W7" s="3" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="27" t="s">
+        <v>268</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F8" s="3">
+        <v>4151012</v>
+      </c>
+      <c r="G8" s="28">
+        <v>46089</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="J8" s="3">
+        <v>170102</v>
+      </c>
+      <c r="K8" s="3">
+        <v>17010200</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="M8" s="3">
+        <v>1.2</v>
+      </c>
+      <c r="N8" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="P8" s="3">
+        <v>92110</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="R8" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="S8" s="52" t="s">
+        <v>342</v>
+      </c>
+      <c r="T8" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="V8" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="27" t="s">
+        <v>268</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F9" s="3">
+        <v>4151013</v>
+      </c>
+      <c r="G9" s="28">
+        <v>46089</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="K9" s="3">
+        <v>17010301</v>
+      </c>
+      <c r="L9" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="M9" s="3">
+        <v>1.4</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="P9" s="3">
+        <v>75020</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="R9" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="S9" s="52" t="s">
+        <v>342</v>
+      </c>
+      <c r="T9" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="U9" s="52" t="s">
+        <v>342</v>
+      </c>
+      <c r="V9" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="W9" s="3" t="s">
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="13" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F48BC39-0C82-4807-8837-45D0D56AFF21}">
   <dimension ref="A1:AK8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="25.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="25.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="25" width="25.7265625" style="3"/>
-[...3 lines deleted...]
-    <col min="34" max="16384" width="25.7265625" style="3"/>
+    <col min="1" max="25" width="25.81640625" style="3"/>
+    <col min="26" max="31" width="25.81640625" style="6"/>
+    <col min="32" max="32" width="25.81640625" style="3"/>
+    <col min="33" max="33" width="25.81640625" style="6"/>
+    <col min="34" max="16384" width="25.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="29" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -4835,51 +5036,51 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e4030991-9e0d-4729-98b8-d2383f18d86f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cb217adc-7ee7-4cdd-851d-c87b2b2a8f18" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4380E452-1797-48B1-BD88-D6B6D4681461}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F7ECF88-4E2D-4EF9-8770-D0A59464DFA3}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA4F830-7E7A-4B30-890C-3B95BD1A0501}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="45f97190-9230-4693-b0cc-a6a23e6f452f"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2c7d0eb0-d8e6-4cb4-9c24-f63ea9702311"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="e4030991-9e0d-4729-98b8-d2383f18d86f"/>
     <ds:schemaRef ds:uri="cb217adc-7ee7-4cdd-851d-c87b2b2a8f18"/>
     <ds:schemaRef ds:uri="3d4d145d-5db6-458b-9004-4133e6b12154"/>
     <ds:schemaRef ds:uri="66b1f75e-32a8-4c41-8acf-e48dfcb22d76"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A5A426B-66AB-4CF1-B4F9-57AA88FF247E}">